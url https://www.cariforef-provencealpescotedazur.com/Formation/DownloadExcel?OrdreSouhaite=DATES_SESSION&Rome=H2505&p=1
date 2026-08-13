--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -179,74 +179,74 @@
   <x:si>
     <x:t>Encadrement management</x:t>
   </x:si>
   <x:si>
     <x:t>SIX-FOURS-LES-PLAGES</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Management : Initiation + Approfondissement</x:t>
   </x:si>
   <x:si>
     <x:t>Dawan</x:t>
   </x:si>
   <x:si>
     <x:t>44200</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
+    <x:t>Dawan - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 2e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/12/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Dawan - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
-    <x:t>02/12/2025 00:00:00</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>DU Manager un Service de soins en Secteur Privé</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>Management opérationnel</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté Economie et Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>13080</x:t>
   </x:si>
   <x:si>
     <x:t>LUYNES</x:t>
@@ -257,87 +257,87 @@
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cycle Professionnel Renforcer sa posture de manager et son leadership</x:t>
   </x:si>
   <x:si>
     <x:t>Visiplus</x:t>
   </x:si>
   <x:si>
     <x:t>06410</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Management des équipes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Convergence Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Animation motivation équipe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANTIBES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Accompagnement individuel en management d'une équipe</x:t>
   </x:si>
   <x:si>
     <x:t>Alliance pour l'Emploi et la Formation en Entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>AEFE</x:t>
   </x:si>
   <x:si>
     <x:t>06700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-LAURENT-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>12/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cycle Professionnel Management des Hommes</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Découverte du travail du cuir</x:t>
   </x:si>
   <x:si>
     <x:t>Laurence Bastide</x:t>
   </x:si>
   <x:si>
     <x:t>13540</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>Technique confection cuir</x:t>
   </x:si>
   <x:si>
     <x:t>PUYRICARD</x:t>
   </x:si>
   <x:si>
     <x:t>01/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/30/2028 00:00:00</x:t>
   </x:si>
@@ -1117,51 +1117,51 @@
       <x:c r="K3" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N3" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q3" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R3" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S3" s="0" t="n">
-        <x:v>505806</x:v>
+        <x:v>505804</x:v>
       </x:c>
       <x:c r="T3" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U3" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:21">
       <x:c r="A4" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B4" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C4" s="15" t="s"/>
       <x:c r="D4" s="15" t="s"/>
       <x:c r="E4" s="14" t="s"/>
       <x:c r="F4" s="14" t="s"/>
       <x:c r="G4" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H4" s="14" t="s"/>
       <x:c r="I4" s="16" t="s">
         <x:v>34</x:v>
@@ -1170,51 +1170,51 @@
       <x:c r="K4" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>505804</x:v>
+        <x:v>505806</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C5" s="3" t="s"/>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="G5" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H5" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
         <x:v>47</x:v>
@@ -1296,243 +1296,242 @@
       <x:c r="R6" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
         <x:v>613723</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s"/>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="H7" s="0" t="s">
+      <x:c r="I7" s="4" t="s">
         <x:v>64</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>65</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>32130</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>599727</x:v>
+        <x:v>600802</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C8" s="15" t="s"/>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
-        <x:v>56</x:v>
-[...1 lines deleted...]
-      <x:c r="H8" s="14" t="s"/>
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H8" s="14" t="s">
+        <x:v>70</x:v>
+      </x:c>
       <x:c r="I8" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s"/>
       <x:c r="K8" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>613714</x:v>
+        <x:v>599727</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s"/>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>613715</x:v>
+        <x:v>613714</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C10" s="15" t="s"/>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s"/>
       <x:c r="K10" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
-        <x:v>32130</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>600802</x:v>
+        <x:v>613715</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s"/>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>35</x:v>
@@ -1598,188 +1597,188 @@
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
         <x:v>616916</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s"/>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>632641</x:v>
+        <x:v>632650</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C14" s="15" t="s"/>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s"/>
       <x:c r="K14" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>632650</x:v>
+        <x:v>632640</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s"/>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>632640</x:v>
+        <x:v>632641</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C16" s="15" t="s"/>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>93</x:v>