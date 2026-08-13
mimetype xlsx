--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -668,69 +668,69 @@
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>VALREAS CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LPO La Cadenelle</x:t>
   </x:si>
   <x:si>
     <x:t>13012</x:t>
   </x:si>
   <x:si>
     <x:t>LP F de Croisset</x:t>
   </x:si>
   <x:si>
     <x:t>06130</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
+    <x:t>LP Golf-Hôtel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83400</x:t>
+  </x:si>
+  <x:si>
     <x:t>LP A Dumas</x:t>
   </x:si>
   <x:si>
     <x:t>84300</x:t>
   </x:si>
   <x:si>
     <x:t>CAVAILLON</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Montmajour</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES CEDEX</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>83400</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>LP A Escoffier</x:t>
   </x:si>
   <x:si>
     <x:t>06801</x:t>
   </x:si>
   <x:si>
     <x:t>CAGNES SUR MER CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée A Camus</x:t>
   </x:si>
   <x:si>
     <x:t>83600</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
@@ -3421,454 +3421,453 @@
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>553726</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
-      <x:c r="E36" s="14" t="s"/>
+      <x:c r="E36" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>543705</x:v>
+        <x:v>547513</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
+      <x:c r="E37" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G37" s="0" t="s">
-        <x:v>64</x:v>
-[...2 lines deleted...]
-        <x:v>65</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>554019</x:v>
+        <x:v>547516</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>89</x:v>
-[...1 lines deleted...]
-      <x:c r="H38" s="14" t="s"/>
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H38" s="14" t="s">
+        <x:v>58</x:v>
+      </x:c>
       <x:c r="I38" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>547513</x:v>
+        <x:v>547670</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
-        <x:v>37910</x:v>
+        <x:v>38527</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="H39" s="0" t="s">
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
-        <x:v>42752</x:v>
+        <x:v>21576</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>547516</x:v>
+        <x:v>553728</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
-      <x:c r="E40" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>57</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>547670</x:v>
+        <x:v>543703</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
-        <x:v>38527</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
-      <x:c r="E41" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>93</x:v>
-[...2 lines deleted...]
-        <x:v>94</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
-        <x:v>21576</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>553728</x:v>
+        <x:v>543705</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>89</x:v>
-[...1 lines deleted...]
-      <x:c r="H42" s="14" t="s"/>
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="H42" s="14" t="s">
+        <x:v>65</x:v>
+      </x:c>
       <x:c r="I42" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>543703</x:v>
+        <x:v>554019</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -4686,675 +4685,674 @@
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>595229</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
-        <x:v>187</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
-        <x:v>37910</x:v>
+        <x:v>38527</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
-      <x:c r="E58" s="14" t="s"/>
+      <x:c r="E58" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>194</x:v>
-[...1 lines deleted...]
-      <x:c r="H58" s="14" t="s"/>
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="H58" s="14" t="s">
+        <x:v>94</x:v>
+      </x:c>
       <x:c r="I58" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>21576</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>595236</x:v>
+        <x:v>604083</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
-        <x:v>37910</x:v>
+        <x:v>38431</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
+      <x:c r="E59" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G59" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="H59" s="0" t="s">
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
-        <x:v>42752</x:v>
+        <x:v>42760</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>595224</x:v>
+        <x:v>604086</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>493614</x:v>
+        <x:v>595236</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
-        <x:v>38527</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
-      <x:c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G61" s="0" t="s">
-        <x:v>93</x:v>
-[...2 lines deleted...]
-        <x:v>94</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
-        <x:v>21576</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>604084</x:v>
+        <x:v>595224</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
-        <x:v>38431</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
-      <x:c r="E62" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>123</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
-        <x:v>42760</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>601921</x:v>
+        <x:v>493614</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
-        <x:v>37910</x:v>
+        <x:v>38527</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
+      <x:c r="E63" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G63" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="H63" s="0" t="s">
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
-        <x:v>42752</x:v>
+        <x:v>21576</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>595232</x:v>
+        <x:v>604084</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
-        <x:v>187</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>202</x:v>
-[...1 lines deleted...]
-      <x:c r="H64" s="14" t="s"/>
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="H64" s="14" t="s">
+        <x:v>65</x:v>
+      </x:c>
       <x:c r="I64" s="16" t="s">
-        <x:v>159</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>159</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>595235</x:v>
+        <x:v>507615</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
-        <x:v>64</x:v>
-[...2 lines deleted...]
-        <x:v>65</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>507615</x:v>
+        <x:v>595240</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>595240</x:v>
+        <x:v>595232</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
-        <x:v>38527</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
-      <x:c r="E67" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G67" s="0" t="s">
-        <x:v>93</x:v>
-[...2 lines deleted...]
-        <x:v>94</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
-        <x:v>21576</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>604083</x:v>
+        <x:v>595235</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="I68" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>604086</x:v>
+        <x:v>601921</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
@@ -6200,269 +6198,271 @@
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>605969</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>178</x:v>
-[...1 lines deleted...]
-      <x:c r="H84" s="14" t="s"/>
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="H84" s="14" t="s">
+        <x:v>65</x:v>
+      </x:c>
       <x:c r="I84" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>624721</x:v>
+        <x:v>606239</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
-        <x:v>37910</x:v>
+        <x:v>38431</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
+      <x:c r="E85" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G85" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
-        <x:v>42752</x:v>
+        <x:v>42760</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>606239</x:v>
+        <x:v>625873</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
-        <x:v>38431</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I86" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
-        <x:v>42760</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>625873</x:v>
+        <x:v>609494</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
-        <x:v>103</x:v>
-[...2 lines deleted...]
-        <x:v>104</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>609494</x:v>
+        <x:v>607402</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
@@ -6471,673 +6471,676 @@
       <x:c r="K88" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>607402</x:v>
+        <x:v>607403</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
-      <x:c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G89" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>607403</x:v>
+        <x:v>595222</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>595222</x:v>
+        <x:v>595223</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>595223</x:v>
+        <x:v>595225</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>595225</x:v>
+        <x:v>595226</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>595226</x:v>
+        <x:v>595227</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>595227</x:v>
+        <x:v>595230</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>595230</x:v>
+        <x:v>595231</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>595231</x:v>
+        <x:v>595234</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
+      <x:c r="E97" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G97" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="H97" s="0" t="s">
+        <x:v>65</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>595234</x:v>
+        <x:v>611030</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
-        <x:v>37910</x:v>
+        <x:v>38431</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I98" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42760</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>611030</x:v>
+        <x:v>604840</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>604840</x:v>
+        <x:v>604788</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>93</x:v>
@@ -7145,359 +7148,351 @@
       <x:c r="H100" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I100" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>604788</x:v>
+        <x:v>604212</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
-        <x:v>93</x:v>
-[...2 lines deleted...]
-        <x:v>94</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>604212</x:v>
+        <x:v>601068</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>144</x:v>
-[...1 lines deleted...]
-      <x:c r="H102" s="14" t="s"/>
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="H102" s="14" t="s">
+        <x:v>104</x:v>
+      </x:c>
       <x:c r="I102" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>601068</x:v>
+        <x:v>609752</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
-      <x:c r="E103" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G103" s="0" t="s">
-        <x:v>103</x:v>
-[...2 lines deleted...]
-        <x:v>104</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>609752</x:v>
+        <x:v>634301</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
-      <x:c r="E104" s="14" t="s"/>
+      <x:c r="E104" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>634301</x:v>
+        <x:v>604346</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
-        <x:v>38431</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
-      <x:c r="E105" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G105" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
-        <x:v>42760</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>604346</x:v>
+        <x:v>624721</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C106" s="15" t="s"/>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="I106" s="16" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s"/>
       <x:c r="K106" s="14" t="s">
         <x:v>252</x:v>