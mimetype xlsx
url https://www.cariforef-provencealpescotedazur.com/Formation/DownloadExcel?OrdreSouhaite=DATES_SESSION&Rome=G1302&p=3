--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -209,78 +209,78 @@
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>manager des activités du tourisme et des voyages</x:t>
   </x:si>
   <x:si>
     <x:t>École supérieure de commerce et d'administration des entreprises du tourisme</x:t>
   </x:si>
   <x:si>
     <x:t>ESCAET</x:t>
   </x:si>
   <x:si>
+    <x:t>Chargé de développement de produits de tourisme (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut Formation Conseil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac + 3 et 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conception produit touristique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON</x:t>
+  </x:si>
+  <x:si>
     <x:t>Responsable des activités de tourisme et d'événementiel</x:t>
   </x:si>
   <x:si>
-    <x:t>Bac + 3 et 4</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Tourisme affaires</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des activités du tourisme et des voyages</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable des activités de tourisme et d'événementiel (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable des activités de tourisme et d'événementiel (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
@@ -1132,161 +1132,163 @@
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
         <x:v>597479</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
-        <x:v>41771</x:v>
+        <x:v>38017</x:v>
       </x:c>
       <x:c r="D5" s="3" t="s"/>
+      <x:c r="E5" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G5" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H5" s="0" t="s">
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J5" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K5" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
-        <x:v>42625</x:v>
+        <x:v>42648</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>632392</x:v>
+        <x:v>614692</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
-        <x:v>38017</x:v>
+        <x:v>41771</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
-      <x:c r="E6" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
-        <x:v>51</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="H6" s="14" t="s"/>
       <x:c r="I6" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J6" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K6" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
-        <x:v>42648</x:v>
+        <x:v>42625</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>614692</x:v>
+        <x:v>632392</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>38491</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -1327,66 +1329,66 @@
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>41771</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I8" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K8" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>42625</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
         <x:v>632848</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
@@ -1446,66 +1448,66 @@
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>41771</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I10" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>42625</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
         <x:v>640469</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">