--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -482,98 +482,98 @@
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitations électriques B1 - B2 - BC - BR</x:t>
   </x:si>
   <x:si>
     <x:t>Ei Groupe</x:t>
   </x:si>
   <x:si>
     <x:t>34000</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Eclipse - Istec</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Habilitation électrique B2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bernard Clément Formation Travaux Publics</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BCFTP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEMENOS</x:t>
+  </x:si>
+  <x:si>
     <x:t>Habilitations électriques BR - BC - B1 - B2</x:t>
   </x:si>
   <x:si>
     <x:t>Convergence Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitation électrique H1 exécutant électricien, haute tension</x:t>
   </x:si>
   <x:si>
     <x:t>Forma Plus</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-16e</x:t>
   </x:si>
   <x:si>
     <x:t>Athéna Formation Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>13340</x:t>
   </x:si>
   <x:si>
     <x:t>ROGNAC</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitation électrique B2 chargé de travaux électriques, basse tension</x:t>
   </x:si>
   <x:si>
     <x:t>Mandyben</x:t>
   </x:si>
   <x:si>
-    <x:t>Habilitation électrique B2</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Habilitation électrique H1 H1V B1 B1V</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitation électrique B2 chargé de travaux, basse tension</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitations électriques H0 - H1 - H1V - H2 - H2V</x:t>
   </x:si>
   <x:si>
     <x:t>Association pour le Développement et l’Insertion professionnelle par la Formation</x:t>
   </x:si>
   <x:si>
     <x:t>ADIF</x:t>
   </x:si>
   <x:si>
     <x:t>13120</x:t>
   </x:si>
   <x:si>
     <x:t>GARDANNE</x:t>
   </x:si>
   <x:si>
     <x:t>02/18/2026 00:00:00</x:t>
@@ -785,59 +785,59 @@
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t>LPO Saint-Éloi</x:t>
   </x:si>
   <x:si>
     <x:t>13626</x:t>
   </x:si>
   <x:si>
     <x:t>LPO St-Eloi</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Jean-Henri Fabre</x:t>
   </x:si>
   <x:si>
     <x:t>84208</x:t>
   </x:si>
   <x:si>
     <x:t>CARPENTRAS CEDEX</x:t>
   </x:si>
   <x:si>
+    <x:t>06/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>LP Ampère</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-10e</x:t>
   </x:si>
   <x:si>
-    <x:t>06/30/2029 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>LP Vauban</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>LP J Moulin</x:t>
   </x:si>
   <x:si>
     <x:t>13110</x:t>
   </x:si>
   <x:si>
     <x:t>PORT-DE-BOUC</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Alphonse Benoît</x:t>
   </x:si>
   <x:si>
     <x:t>84803</x:t>
   </x:si>
   <x:si>
     <x:t>L ISLE SUR LA SORGUE CEDEX</x:t>
@@ -884,71 +884,71 @@
   <x:si>
     <x:t>84601</x:t>
   </x:si>
   <x:si>
     <x:t>VALREAS CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>LP L Blériot</x:t>
   </x:si>
   <x:si>
     <x:t>13700</x:t>
   </x:si>
   <x:si>
     <x:t>MARIGNANE</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Pierre et Marie Curie</x:t>
   </x:si>
   <x:si>
     <x:t>06500</x:t>
   </x:si>
   <x:si>
     <x:t>MENTON</x:t>
   </x:si>
   <x:si>
+    <x:t>Certificat de spécialisation technicien en réseaux électriques (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecir Apprentissage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>LPO Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>LP École libre des métiers</x:t>
   </x:si>
   <x:si>
     <x:t>LP Ecole libre des métiers</x:t>
   </x:si>
   <x:si>
-    <x:t>Certificat de spécialisation technicien en réseaux électriques (Apprentissage)</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Conseil Régional</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Réaliser une installation électrique Basse Tension (BT) en respectant la NF C 15-100 (version 2024) - ELC009</x:t>
   </x:si>
   <x:si>
     <x:t>Apave Exploitation France</x:t>
   </x:si>
   <x:si>
     <x:t>92400</x:t>
   </x:si>
   <x:si>
     <x:t>Basse tension</x:t>
@@ -959,60 +959,60 @@
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitations électriques B1 - B1V - B2 - B2V - BR - BC - H0V - Recyclage</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>CCIV</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Formation de formateur habilitation électrique, niveau électricien basse et haute tension BP - BE- BS -B1 - B1V - B2 - B2V - BC - BR - HE - H0 - H1 - H2 - HC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acfitec</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formateur habilitation électrique, niveau électricien B0 - BP - BS - BE - B1 - B1V - B2 - B2V - BC - BR - BE Essai - H0 - H0V + Habilitation électrique BC chargé de consignation, basse tension</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Formation de formateur habilitation électrique, niveau électricien basse et haute tension BP - BE- BS -B1 - B1V - B2 - B2V - BC - BR - HE - H0 - H1 - H2 - HC</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel installateur de réseaux de télécommunications en fibre optique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Transmission fibre optique</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique - UFA Saint Henri</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Concept Sécurité Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13170</x:t>
   </x:si>
   <x:si>
     <x:t>LES PENNES-MIRABEAU</x:t>
   </x:si>
@@ -3815,460 +3815,460 @@
       <x:c r="R38" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>615569</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s"/>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
+      <x:c r="H39" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>587289</x:v>
+        <x:v>600017</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C40" s="15" t="s"/>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>606809</x:v>
+        <x:v>587289</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s"/>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>609324</x:v>
+        <x:v>606809</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C42" s="15" t="s"/>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>565304</x:v>
+        <x:v>609324</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s"/>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
-        <x:v>149</x:v>
-[...2 lines deleted...]
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>600017</x:v>
+        <x:v>565304</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C44" s="15" t="s"/>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>554710</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s"/>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>606820</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C46" s="15" t="s"/>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>609349</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s"/>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>132</x:v>
@@ -4293,89 +4293,89 @@
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>620911</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C48" s="15" t="s"/>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>606819</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s"/>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>158</x:v>
@@ -4458,51 +4458,51 @@
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>622344</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s"/>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
@@ -4762,51 +4762,51 @@
       <x:c r="J56" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>628041</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s"/>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>172</x:v>
@@ -5209,51 +5209,51 @@
       <x:c r="J64" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>592988</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
@@ -5293,51 +5293,51 @@
       <x:c r="T65" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
@@ -6876,2255 +6876,2257 @@
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>593002</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
-        <x:v>38401</x:v>
+        <x:v>38880</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
-      <x:c r="E94" s="14" t="s"/>
+      <x:c r="E94" s="14" t="s">
+        <x:v>46</x:v>
+      </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>557473</x:v>
+        <x:v>603183</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
+      <x:c r="E95" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
       <x:c r="G95" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H95" s="0" t="s">
+        <x:v>59</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>592996</x:v>
+        <x:v>604295</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
-        <x:v>44</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
-      <x:c r="E96" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
-        <x:v>58</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>604295</x:v>
+        <x:v>557473</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
-        <x:v>38880</x:v>
+        <x:v>38401</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
-      <x:c r="E97" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G97" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>603951</x:v>
+        <x:v>592996</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
-        <x:v>38401</x:v>
+        <x:v>38880</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
-        <x:v>93</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>609585</x:v>
+        <x:v>603951</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>604231</x:v>
+        <x:v>609585</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
-        <x:v>184</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
-      <x:c r="E100" s="14" t="s"/>
+      <x:c r="E100" s="14" t="s">
+        <x:v>46</x:v>
+      </x:c>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
-        <x:v>241</x:v>
-[...1 lines deleted...]
-      <x:c r="H100" s="14" t="s"/>
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H100" s="14" t="s">
+        <x:v>79</x:v>
+      </x:c>
       <x:c r="I100" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>592977</x:v>
+        <x:v>604231</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>592979</x:v>
+        <x:v>592977</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>592980</x:v>
+        <x:v>592979</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>251</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
-        <x:v>251</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>592991</x:v>
+        <x:v>592980</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>592994</x:v>
+        <x:v>592991</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
-      <x:c r="E105" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G105" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>603194</x:v>
+        <x:v>592994</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
-        <x:v>40033</x:v>
+        <x:v>38401</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
-        <x:v>72</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>605719</x:v>
+        <x:v>603194</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
-        <x:v>38401</x:v>
+        <x:v>40033</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
-        <x:v>257</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
-        <x:v>24066</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>620915</x:v>
+        <x:v>605719</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>261</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I108" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>604744</x:v>
+        <x:v>620915</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
-        <x:v>38880</x:v>
+        <x:v>38401</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H109" s="0" t="s">
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>604029</x:v>
+        <x:v>604744</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
-        <x:v>38401</x:v>
+        <x:v>38880</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>604037</x:v>
+        <x:v>604029</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
+      <x:c r="E111" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
       <x:c r="G111" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>592982</x:v>
+        <x:v>604037</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>592998</x:v>
+        <x:v>592982</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>593001</x:v>
+        <x:v>592998</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>592974</x:v>
+        <x:v>593001</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
+      <x:c r="E115" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
       <x:c r="G115" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H115" s="0" t="s">
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>592993</x:v>
+        <x:v>604230</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
-        <x:v>184</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
-      <x:c r="E116" s="14" t="s"/>
+      <x:c r="E116" s="14" t="s">
+        <x:v>46</x:v>
+      </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>204</x:v>
-[...1 lines deleted...]
-      <x:c r="H116" s="14" t="s"/>
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H116" s="14" t="s">
+        <x:v>59</x:v>
+      </x:c>
       <x:c r="I116" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>592995</x:v>
+        <x:v>604294</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
-        <x:v>93</x:v>
-[...2 lines deleted...]
-        <x:v>94</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>609475</x:v>
+        <x:v>603130</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
-        <x:v>78</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>607553</x:v>
+        <x:v>603267</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>38880</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="H119" s="0" t="s">
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>603183</x:v>
+        <x:v>600487</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
-        <x:v>38401</x:v>
+        <x:v>37235</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
-        <x:v>47</x:v>
-[...1 lines deleted...]
-      <x:c r="H120" s="14" t="s"/>
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="H120" s="14" t="s">
+        <x:v>273</x:v>
+      </x:c>
       <x:c r="I120" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
-        <x:v>24066</x:v>
+        <x:v>24086</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>603333</x:v>
+        <x:v>602148</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
-        <x:v>38401</x:v>
+        <x:v>38880</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>600502</x:v>
+        <x:v>604710</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
-        <x:v>78</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>604743</x:v>
+        <x:v>605946</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="E123" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
-        <x:v>78</x:v>
-[...2 lines deleted...]
-        <x:v>79</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>604230</x:v>
+        <x:v>605947</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
-        <x:v>44</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
-      <x:c r="E124" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
-        <x:v>58</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>604294</x:v>
+        <x:v>592974</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
-      <x:c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G125" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>603130</x:v>
+        <x:v>592993</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
-        <x:v>44</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
-      <x:c r="E126" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>603267</x:v>
+        <x:v>592995</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
-        <x:v>38880</x:v>
+        <x:v>38401</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="E127" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H127" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>600487</x:v>
+        <x:v>609475</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
-        <x:v>37235</x:v>
+        <x:v>38401</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I128" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
-        <x:v>24086</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>602148</x:v>
+        <x:v>607553</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
-        <x:v>38880</x:v>
+        <x:v>38401</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="E129" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
-        <x:v>78</x:v>
-[...2 lines deleted...]
-        <x:v>79</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>604710</x:v>
+        <x:v>603333</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>105</x:v>
-[...1 lines deleted...]
-      <x:c r="H130" s="14" t="s"/>
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="H130" s="14" t="s">
+        <x:v>88</x:v>
+      </x:c>
       <x:c r="I130" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>605946</x:v>
+        <x:v>600502</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H131" s="0" t="s">
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>605947</x:v>
+        <x:v>604743</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="F132" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="G132" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
         <x:v>85</x:v>
@@ -9256,51 +9258,51 @@
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>619417</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>37235</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="E135" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H135" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>38</x:v>
@@ -9407,51 +9409,51 @@
       <x:c r="I137" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>619415</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C138" s="15" t="s"/>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
@@ -9519,51 +9521,51 @@
       <x:c r="K139" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>597955</x:v>
+        <x:v>597961</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C140" s="15" t="s"/>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
         <x:v>48</x:v>
@@ -9574,51 +9576,51 @@
       <x:c r="K140" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>597961</x:v>
+        <x:v>597955</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>37443</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="E141" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
@@ -9631,51 +9633,51 @@
       <x:c r="J141" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>24229</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>609540</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C142" s="15" t="s"/>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
@@ -9791,51 +9793,51 @@
         <x:v>285</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s"/>
       <x:c r="K144" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>619420</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s"/>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>317</x:v>
@@ -10016,51 +10018,51 @@
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>636976</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C149" s="3" t="s"/>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
@@ -10068,51 +10070,51 @@
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>597956</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C150" s="15" t="s"/>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
@@ -10259,51 +10261,51 @@
       <x:c r="I153" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>619416</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="C154" s="15" t="s"/>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
@@ -10363,51 +10365,51 @@
       <x:c r="I155" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>619421</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>