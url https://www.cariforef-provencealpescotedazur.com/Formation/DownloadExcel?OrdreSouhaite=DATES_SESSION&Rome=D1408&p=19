--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -212,149 +212,149 @@
   <x:si>
     <x:t>09/01/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Nice Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CCI</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro métiers du commerce et de la vente option B prospection clientèle et valorisation de l'offre commerciale (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMAR PACA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cma Formation Digne les Bains</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIGNE LES BAINS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Métropôle Aix Marseille Provence - CFA Métropolitain - Campus des Métiers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX - LES MILLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centre Régional de la Bourse du Travail - CFA Régional de la Bourse du Travail</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFBT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA CIOTAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cma Formation Les Arcs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LES ARCS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cma Formation La Seyne sur Mer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA SEYNE-SUR-MER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cma Formation Saint Maximin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-MAXIMIN-LA-SAINTE-BAUME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cma Formation Avignon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON</x:t>
+  </x:si>
+  <x:si>
     <x:t>Stéphane Auger Com - Fabrik Tête d'Affiche</x:t>
   </x:si>
   <x:si>
     <x:t>83600</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2024 00:00:00</x:t>
-[...61 lines deleted...]
-  <x:si>
     <x:t>Cma Formation Gap</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
-    <x:t>Cma Formation Digne les Bains</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FIPAN</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Régional Vauban</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro métiers du commerce et de la vente option A animation et gestion de l'espace commercial</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro métiers du commerce et de la vente option B prospection clientèle et valorisation de l'offre commerciale</x:t>
@@ -515,65 +515,65 @@
   <x:si>
     <x:t>CCI 83</x:t>
   </x:si>
   <x:si>
     <x:t>83078</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie du Var - Capforma - Antenne Draguignan</x:t>
   </x:si>
   <x:si>
     <x:t>83300</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée des Métiers Louis Martin Bret</x:t>
   </x:si>
   <x:si>
     <x:t>04100</x:t>
   </x:si>
   <x:si>
+    <x:t>Comité Interprofessionnel d'Apprentissage Corot</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-14e</x:t>
+  </x:si>
+  <x:si>
     <x:t>Cma Formation Avignon - Antenne Avignon</x:t>
   </x:si>
   <x:si>
-    <x:t>Comité Interprofessionnel d'Apprentissage Corot</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Faculté des Métiers - Ecole Hôtelière de Cannes - CFA Régional Municipal de Cannes Faculté des Métiers</x:t>
   </x:si>
   <x:si>
     <x:t>06150</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES LA BOCCA</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent d'Altitude</x:t>
   </x:si>
   <x:si>
     <x:t>05100</x:t>
   </x:si>
   <x:si>
     <x:t>BRIANCON</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
@@ -689,65 +689,65 @@
   <x:si>
     <x:t>E-Commerce : Les bases pour vendre en ligne</x:t>
   </x:si>
   <x:si>
     <x:t>Aristée</x:t>
   </x:si>
   <x:si>
     <x:t>83160</x:t>
   </x:si>
   <x:si>
     <x:t>Commerçant , Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>E-commerce</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>01/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>02/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Idev - Antenne Marignane</x:t>
   </x:si>
   <x:si>
     <x:t>13700</x:t>
   </x:si>
   <x:si>
     <x:t>MARIGNANE</x:t>
   </x:si>
   <x:si>
-    <x:t>02/16/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>02/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Digital business developper</x:t>
   </x:si>
   <x:si>
     <x:t>Dawan</x:t>
   </x:si>
   <x:si>
     <x:t>44200</x:t>
   </x:si>
   <x:si>
     <x:t>Vente à distance</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 2e</x:t>
   </x:si>
   <x:si>
     <x:t>02/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/09/2026 00:00:00</x:t>
@@ -1364,75 +1364,75 @@
   <x:si>
     <x:t>06/29/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Montmajour</x:t>
   </x:si>
   <x:si>
     <x:t>13637</x:t>
   </x:si>
   <x:si>
     <x:t>LP Ste-Marthe</x:t>
   </x:si>
   <x:si>
     <x:t>83390</x:t>
   </x:si>
   <x:si>
     <x:t>Collège Sainte-Marthe</x:t>
   </x:si>
   <x:si>
     <x:t>CUERS</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Lycée Sainte Marie</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée polyvalent Victor Hugo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARPENTRAS CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO St-Vincent de Paul</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Les Fauvettes</x:t>
+  </x:si>
+  <x:si>
     <x:t>Provence Formation - Lycée Polyvalent Marie Gasquet</x:t>
   </x:si>
   <x:si>
+    <x:t>07/02/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>CCIV</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>LPO St-Vincent de Paul</x:t>
   </x:si>
   <x:si>
     <x:t>Académie Vaucluse Provence Industries - Antenne Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro métiers du commerce et de la vente option A animation et gestion de l'espace commercial (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Association Départementale d'Etudes et de Formation</x:t>
   </x:si>
   <x:si>
     <x:t>ADEF</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro métiers du commerce et de la vente option B prospection clientèle et valorisation de l'offre commerciale (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme d'assistant de régulation médicale</x:t>
   </x:si>
@@ -2286,1376 +2286,1375 @@
       <x:c r="T5" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="H6" s="14" t="s"/>
+      <x:c r="H6" s="14" t="s">
+        <x:v>48</x:v>
+      </x:c>
       <x:c r="I6" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J6" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K6" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>498149</x:v>
+        <x:v>502252</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="E7" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>501889</x:v>
+        <x:v>496902</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="I8" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K8" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>510972</x:v>
+        <x:v>498676</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="E9" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>498676</x:v>
+        <x:v>501657</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I10" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>501657</x:v>
+        <x:v>502134</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="E11" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H11" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>502134</x:v>
+        <x:v>501516</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I12" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>501516</x:v>
+        <x:v>502130</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="E13" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>502130</x:v>
+        <x:v>498189</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="I14" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>498189</x:v>
+        <x:v>498672</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="E15" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>498672</x:v>
+        <x:v>510972</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I16" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>502011</x:v>
+        <x:v>501889</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="E17" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
-        <x:v>52</x:v>
-[...2 lines deleted...]
-        <x:v>53</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>502262</x:v>
+        <x:v>498149</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I18" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>510968</x:v>
+        <x:v>502011</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
+      <x:c r="H19" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>498150</x:v>
+        <x:v>502262</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I20" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>502252</x:v>
+        <x:v>510968</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
-        <x:v>77</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>496902</x:v>
+        <x:v>498150</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>516379</x:v>
+        <x:v>516378</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
-      <x:c r="E23" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>516378</x:v>
+        <x:v>626744</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>626744</x:v>
+        <x:v>558609</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
+      <x:c r="E25" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>558609</x:v>
+        <x:v>516379</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I26" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>547315</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="E27" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>547314</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -3665,118 +3664,118 @@
       <x:c r="S28" s="14" t="n">
         <x:v>553193</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>553237</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I30" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -3789,87 +3788,87 @@
       <x:c r="T30" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>553848</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="I32" s="16" t="s">
         <x:v>100</x:v>
@@ -3886,51 +3885,51 @@
       <x:c r="M32" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>556769</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
@@ -3946,51 +3945,51 @@
       <x:c r="M33" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>560174</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I34" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
@@ -4023,81 +4022,81 @@
       <x:c r="S34" s="14" t="n">
         <x:v>626745</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>547139</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -4242,51 +4241,51 @@
       <x:c r="M38" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>557206</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -4320,381 +4319,381 @@
       <x:c r="T39" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>558624</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>552424</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>552425</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>552427</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>552784</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>552840</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I46" s="16" t="s">
         <x:v>60</x:v>
@@ -4940,60 +4939,60 @@
       <x:c r="J50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>552421</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>35304</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
@@ -5009,108 +5008,108 @@
       <x:c r="M51" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>34026</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>555847</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>626739</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -5244,51 +5243,51 @@
       <x:c r="M55" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>626749</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
         <x:v>43</x:v>
@@ -5305,75 +5304,75 @@
       <x:c r="M56" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>549581</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -5618,988 +5617,989 @@
         <x:v>556334</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>552783</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H63" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>547547</x:v>
+        <x:v>548587</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>552426</x:v>
+        <x:v>556716</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>552693</x:v>
+        <x:v>555745</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
-        <x:v>38399</x:v>
+        <x:v>38397</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="I66" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
-        <x:v>34566</x:v>
+        <x:v>35052</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>552842</x:v>
+        <x:v>557205</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="E67" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="H67" s="0" t="s">
+        <x:v>149</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>556716</x:v>
+        <x:v>570572</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="I68" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>548587</x:v>
+        <x:v>570574</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
-        <x:v>35</x:v>
-[...2 lines deleted...]
-        <x:v>36</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>555745</x:v>
+        <x:v>547547</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
-        <x:v>38397</x:v>
+        <x:v>38399</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>114</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
-        <x:v>35052</x:v>
+        <x:v>34566</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>557205</x:v>
+        <x:v>552426</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>570572</x:v>
+        <x:v>552693</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I72" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>570574</x:v>
+        <x:v>552842</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
-        <x:v>38399</x:v>
+        <x:v>35304</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
-        <x:v>34566</x:v>
+        <x:v>34026</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>553239</x:v>
+        <x:v>555849</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
-        <x:v>38399</x:v>
+        <x:v>38397</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
-        <x:v>34566</x:v>
+        <x:v>35052</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>547138</x:v>
+        <x:v>552423</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
-        <x:v>35304</x:v>
+        <x:v>38399</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
-        <x:v>34026</x:v>
+        <x:v>34566</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>555849</x:v>
+        <x:v>495164</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
-        <x:v>38397</x:v>
+        <x:v>38399</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
-        <x:v>35052</x:v>
+        <x:v>34566</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>552423</x:v>
+        <x:v>547138</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>495164</x:v>
+        <x:v>553239</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
@@ -6694,51 +6694,51 @@
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>38397</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
@@ -6754,51 +6754,51 @@
       <x:c r="U80" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>36865</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
@@ -6849,51 +6849,51 @@
       <x:c r="M82" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>626746</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
@@ -6909,51 +6909,51 @@
       <x:c r="M83" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>623915</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>35304</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
@@ -7126,51 +7126,51 @@
       <x:c r="J87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>34026</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>599159</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>38665</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -7185,51 +7185,51 @@
       <x:c r="J88" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>34026</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>599167</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>35304</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -7403,179 +7403,179 @@
         <x:v>174</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>34026</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="Q92" s="16" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="R92" s="14" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="S92" s="14" t="n">
+        <x:v>599938</x:v>
+      </x:c>
+      <x:c r="T92" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="Q92" s="16" t="s">
+      <x:c r="U92" s="16" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>38665</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>34026</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>599938</x:v>
+        <x:v>599939</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>35304</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>34026</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>599909</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>35304</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
@@ -7588,51 +7588,51 @@
       <x:c r="L95" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>34026</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>599910</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C96" s="15" t="s"/>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s"/>
       <x:c r="K96" s="14" t="s">
@@ -8395,118 +8395,118 @@
       <x:c r="A110" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C110" s="15" t="s"/>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s"/>
       <x:c r="K110" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>34507</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>586961</x:v>
+        <x:v>586964</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s"/>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>34507</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>586964</x:v>
+        <x:v>586961</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>35304</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
@@ -9716,75 +9716,75 @@
       <x:c r="T133" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>626740</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>38397</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
@@ -9854,51 +9854,51 @@
       <x:c r="J136" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>593019</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>38397</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
@@ -9938,75 +9938,75 @@
       <x:c r="T137" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>38397</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>593025</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>38397</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
@@ -10723,57 +10723,57 @@
         <x:v>600482</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I152" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -11928,51 +11928,51 @@
       <x:c r="J173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>607762</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -12052,74 +12052,74 @@
       <x:c r="M175" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>596813</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -12129,57 +12129,57 @@
       <x:c r="S176" s="14" t="n">
         <x:v>607407</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="E177" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -12250,154 +12250,154 @@
       <x:c r="S178" s="14" t="n">
         <x:v>608208</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="E179" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>604209</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I180" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>604211</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="E181" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H181" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -12432,84 +12432,84 @@
         <x:v>605600</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I182" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>600297</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
@@ -12936,78 +12936,78 @@
       <x:c r="S190" s="14" t="n">
         <x:v>595800</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>595801</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
@@ -13491,139 +13491,139 @@
       <x:c r="S200" s="14" t="n">
         <x:v>626736</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>626741</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I202" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>604703</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
@@ -13744,51 +13744,51 @@
       <x:c r="J205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>595830</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
@@ -13942,139 +13942,139 @@
       <x:c r="T208" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="E209" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>623846</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I210" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>607585</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="E211" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -14087,51 +14087,51 @@
       <x:c r="J211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>607765</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
@@ -14841,78 +14841,78 @@
       <x:c r="S224" s="14" t="n">
         <x:v>595711</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
         <x:v>595719</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s"/>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
@@ -14952,57 +14952,57 @@
       <x:c r="S226" s="14" t="n">
         <x:v>595720</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="E227" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H227" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
@@ -15013,114 +15013,114 @@
         <x:v>604785</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I228" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>604787</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="E229" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
@@ -15131,57 +15131,57 @@
         <x:v>605970</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I230" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -15294,102 +15294,102 @@
       <x:c r="M232" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
         <x:v>608816</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="E233" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="H233" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="H233" s="0" t="s">
+      <x:c r="I233" s="4" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="R233" s="0" t="s">
         <x:v>151</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
         <x:v>599307</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -15404,51 +15404,51 @@
       <x:c r="J234" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>607763</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
@@ -15848,51 +15848,51 @@
       <x:c r="J242" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
         <x:v>595730</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
@@ -15932,75 +15932,75 @@
       <x:c r="T243" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
         <x:v>595790</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
@@ -16266,84 +16266,84 @@
         <x:v>600543</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I250" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
         <x:v>600296</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="E251" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -16447,141 +16447,141 @@
       <x:c r="S252" s="14" t="n">
         <x:v>609643</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="E253" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H253" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
         <x:v>607523</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>38397</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
         <x:v>593003</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
         <x:v>38397</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="G255" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
@@ -16883,133 +16883,133 @@
       <x:c r="M260" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
         <x:v>609669</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="E261" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G261" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
         <x:v>607406</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I262" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -17019,145 +17019,145 @@
       <x:c r="S262" s="14" t="n">
         <x:v>604154</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="E263" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H263" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
         <x:v>604210</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I264" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
         <x:v>604704</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="E265" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -17170,3924 +17170,3925 @@
       <x:c r="J265" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
         <x:v>607766</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
-        <x:v>36865</x:v>
+        <x:v>38399</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="I266" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K266" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
-        <x:v>602715</x:v>
+        <x:v>598845</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
-        <x:v>38399</x:v>
+        <x:v>38397</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="E267" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G267" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
-        <x:v>34566</x:v>
+        <x:v>35052</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
-        <x:v>605437</x:v>
+        <x:v>607761</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
-        <x:v>344</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
-        <x:v>98</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="H268" s="14" t="s"/>
       <x:c r="I268" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K268" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
-        <x:v>604333</x:v>
+        <x:v>607764</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
-      <x:c r="E269" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G269" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
-        <x:v>353</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
-        <x:v>607405</x:v>
+        <x:v>595712</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
-        <x:v>412</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
-        <x:v>412</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
-        <x:v>595826</x:v>
+        <x:v>595718</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
-        <x:v>350</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
-        <x:v>350</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
-        <x:v>595836</x:v>
+        <x:v>595726</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
-        <x:v>85</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
-        <x:v>597595</x:v>
+        <x:v>595729</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
-        <x:v>36865</x:v>
+        <x:v>38399</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
-      <x:c r="E273" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G273" s="0" t="s">
-        <x:v>432</x:v>
-[...2 lines deleted...]
-        <x:v>433</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
-        <x:v>602873</x:v>
+        <x:v>595732</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
-      <x:c r="E274" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K274" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
-        <x:v>431</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
-        <x:v>353</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>607408</x:v>
+        <x:v>595806</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
-      <x:c r="E275" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G275" s="0" t="s">
-        <x:v>80</x:v>
-[...2 lines deleted...]
-        <x:v>81</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
-        <x:v>608210</x:v>
+        <x:v>595807</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
-        <x:v>285</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
-      <x:c r="E276" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
-        <x:v>104</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K276" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
-        <x:v>598845</x:v>
+        <x:v>595817</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="G277" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
-        <x:v>595825</x:v>
+        <x:v>595823</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
-        <x:v>278</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
-      <x:c r="E278" s="14" t="s"/>
+      <x:c r="E278" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
-        <x:v>409</x:v>
-[...1 lines deleted...]
-      <x:c r="H278" s="14" t="s"/>
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="H278" s="14" t="s">
+        <x:v>99</x:v>
+      </x:c>
       <x:c r="I278" s="16" t="s">
-        <x:v>410</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K278" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
-        <x:v>409</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
-        <x:v>410</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
-        <x:v>411</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
-        <x:v>595831</x:v>
+        <x:v>604333</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
+      <x:c r="E279" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G279" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
-        <x:v>401</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
-        <x:v>401</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
-        <x:v>595832</x:v>
+        <x:v>607405</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
-        <x:v>38397</x:v>
+        <x:v>38399</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s"/>
       <x:c r="I280" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K280" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
-        <x:v>35052</x:v>
+        <x:v>34566</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
-        <x:v>607761</x:v>
+        <x:v>600541</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="E281" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G281" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
-        <x:v>607764</x:v>
+        <x:v>604612</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
-        <x:v>422</x:v>
-[...1 lines deleted...]
-      <x:c r="H282" s="14" t="s"/>
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H282" s="14" t="s">
+        <x:v>48</x:v>
+      </x:c>
       <x:c r="I282" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K282" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
-        <x:v>422</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
-        <x:v>600541</x:v>
+        <x:v>604706</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
-        <x:v>434</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="E283" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G283" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
-        <x:v>604612</x:v>
+        <x:v>602590</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I284" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K284" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
-        <x:v>604706</x:v>
+        <x:v>604786</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
-        <x:v>38399</x:v>
+        <x:v>38397</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
-      <x:c r="E285" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G285" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
-        <x:v>34566</x:v>
+        <x:v>35052</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
-        <x:v>602590</x:v>
+        <x:v>593012</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
-        <x:v>285</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
-        <x:v>38399</x:v>
+        <x:v>38397</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
-      <x:c r="E286" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E286" s="14" t="s"/>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
-        <x:v>52</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K286" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
-        <x:v>34566</x:v>
+        <x:v>35052</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
-        <x:v>604786</x:v>
+        <x:v>593014</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
-        <x:v>38399</x:v>
+        <x:v>38397</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
-        <x:v>301</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
-        <x:v>34566</x:v>
+        <x:v>35052</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
-        <x:v>301</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
-        <x:v>595694</x:v>
+        <x:v>593024</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
-        <x:v>302</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
-        <x:v>38399</x:v>
+        <x:v>38397</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
-        <x:v>352</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
-        <x:v>353</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K288" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
-        <x:v>34566</x:v>
+        <x:v>35052</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
-        <x:v>352</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
-        <x:v>353</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
-        <x:v>595697</x:v>
+        <x:v>593028</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
-        <x:v>38399</x:v>
+        <x:v>38397</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="G289" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
-        <x:v>350</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
-        <x:v>34566</x:v>
+        <x:v>35052</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
-        <x:v>350</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
-        <x:v>595708</x:v>
+        <x:v>593031</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
-        <x:v>302</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
-        <x:v>38399</x:v>
+        <x:v>38397</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
-        <x:v>381</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K290" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
-        <x:v>34566</x:v>
+        <x:v>35052</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
-        <x:v>381</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
-        <x:v>595714</x:v>
+        <x:v>593034</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
-        <x:v>38399</x:v>
+        <x:v>38397</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
-        <x:v>34566</x:v>
+        <x:v>35052</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
-        <x:v>595717</x:v>
+        <x:v>593040</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C292" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
-        <x:v>435</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s"/>
       <x:c r="I292" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K292" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
-        <x:v>435</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
-        <x:v>595735</x:v>
+        <x:v>595694</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
-        <x:v>595785</x:v>
+        <x:v>595697</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
-        <x:v>296</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s"/>
       <x:c r="I294" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K294" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
-        <x:v>296</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
-        <x:v>595793</x:v>
+        <x:v>595708</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C295" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
-        <x:v>317</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
-        <x:v>317</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
-        <x:v>595796</x:v>
+        <x:v>595714</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s"/>
       <x:c r="I296" s="16" t="s">
-        <x:v>293</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K296" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
-        <x:v>293</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
-        <x:v>595799</x:v>
+        <x:v>595717</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C297" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="G297" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J297" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
-        <x:v>595811</x:v>
+        <x:v>595735</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C298" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s"/>
       <x:c r="I298" s="16" t="s">
-        <x:v>293</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K298" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
-        <x:v>293</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
-        <x:v>595816</x:v>
+        <x:v>595785</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C299" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="G299" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
-        <x:v>307</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="J299" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
-        <x:v>307</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
-        <x:v>595820</x:v>
+        <x:v>595793</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
-        <x:v>85</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C300" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
-        <x:v>98</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="H300" s="14" t="s"/>
       <x:c r="I300" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K300" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
-        <x:v>626747</x:v>
+        <x:v>595796</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
-      <x:c r="E301" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G301" s="0" t="s">
-        <x:v>35</x:v>
-[...2 lines deleted...]
-        <x:v>36</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="J301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
-        <x:v>618239</x:v>
+        <x:v>595799</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
-        <x:v>285</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
-      <x:c r="E302" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E302" s="14" t="s"/>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
-        <x:v>149</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="H302" s="14" t="s"/>
       <x:c r="I302" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K302" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
-        <x:v>599308</x:v>
+        <x:v>595811</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C303" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s"/>
-      <x:c r="E303" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G303" s="0" t="s">
-        <x:v>52</x:v>
-[...2 lines deleted...]
-        <x:v>53</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="J303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
-        <x:v>604707</x:v>
+        <x:v>595816</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
-        <x:v>285</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
-      <x:c r="E304" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K304" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
-        <x:v>602591</x:v>
+        <x:v>595820</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
-        <x:v>285</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
-        <x:v>38397</x:v>
+        <x:v>38399</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="H305" s="0" t="s">
+        <x:v>99</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
-        <x:v>401</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
-        <x:v>35052</x:v>
+        <x:v>34566</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
-        <x:v>401</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
-        <x:v>593012</x:v>
+        <x:v>626747</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
-        <x:v>278</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
-        <x:v>286</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
-        <x:v>38397</x:v>
+        <x:v>38399</x:v>
       </x:c>
       <x:c r="D306" s="15" t="s"/>
-      <x:c r="E306" s="14" t="s"/>
+      <x:c r="E306" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
-        <x:v>378</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K306" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
-        <x:v>35052</x:v>
+        <x:v>34566</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
-        <x:v>378</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
-        <x:v>593014</x:v>
+        <x:v>605437</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
-        <x:v>38397</x:v>
+        <x:v>36865</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
+      <x:c r="E307" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G307" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="H307" s="0" t="s">
+        <x:v>140</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
-        <x:v>35052</x:v>
+        <x:v>34566</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
-        <x:v>593024</x:v>
+        <x:v>602715</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
-        <x:v>286</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
-        <x:v>38397</x:v>
+        <x:v>38399</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
-        <x:v>413</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K308" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
-        <x:v>35052</x:v>
+        <x:v>34566</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
-        <x:v>314</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
-        <x:v>593028</x:v>
+        <x:v>595826</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
-        <x:v>38397</x:v>
+        <x:v>38399</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
-        <x:v>35052</x:v>
+        <x:v>34566</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
-        <x:v>593031</x:v>
+        <x:v>595836</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
-        <x:v>278</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
-        <x:v>286</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
-        <x:v>38397</x:v>
+        <x:v>38399</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
-        <x:v>375</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K310" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
-        <x:v>35052</x:v>
+        <x:v>34566</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
-        <x:v>375</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
-        <x:v>593034</x:v>
+        <x:v>597595</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
-        <x:v>38397</x:v>
+        <x:v>36865</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
+      <x:c r="E311" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G311" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="H311" s="0" t="s">
+        <x:v>439</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
-        <x:v>437</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
-        <x:v>35052</x:v>
+        <x:v>34566</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
-        <x:v>437</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
-        <x:v>593040</x:v>
+        <x:v>602873</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
-        <x:v>278</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
-        <x:v>286</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
-        <x:v>38397</x:v>
+        <x:v>38399</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
-      <x:c r="E312" s="14" t="s"/>
+      <x:c r="E312" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
-        <x:v>390</x:v>
-[...1 lines deleted...]
-      <x:c r="H312" s="14" t="s"/>
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H312" s="14" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="I312" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K312" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
-        <x:v>35052</x:v>
+        <x:v>34566</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
-        <x:v>390</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
-        <x:v>593043</x:v>
+        <x:v>618239</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
+      <x:c r="E313" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G313" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="H313" s="0" t="s">
+        <x:v>149</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
-        <x:v>437</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
-        <x:v>437</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
-        <x:v>595712</x:v>
+        <x:v>599308</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
-        <x:v>278</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
-        <x:v>302</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C314" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D314" s="15" t="s"/>
-      <x:c r="E314" s="14" t="s"/>
+      <x:c r="E314" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
-        <x:v>424</x:v>
-[...1 lines deleted...]
-      <x:c r="H314" s="14" t="s"/>
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H314" s="14" t="s">
+        <x:v>48</x:v>
+      </x:c>
       <x:c r="I314" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K314" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
-        <x:v>424</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
-        <x:v>389</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
-        <x:v>595718</x:v>
+        <x:v>604707</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C315" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s"/>
+      <x:c r="E315" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G315" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>595726</x:v>
+        <x:v>602591</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
-        <x:v>278</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
-        <x:v>302</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C316" s="15" t="n">
-        <x:v>38399</x:v>
+        <x:v>36865</x:v>
       </x:c>
       <x:c r="D316" s="15" t="s"/>
-      <x:c r="E316" s="14" t="s"/>
+      <x:c r="E316" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
-        <x:v>415</x:v>
-[...1 lines deleted...]
-      <x:c r="H316" s="14" t="s"/>
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="H316" s="14" t="s">
+        <x:v>439</x:v>
+      </x:c>
       <x:c r="I316" s="16" t="s">
-        <x:v>416</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K316" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
-        <x:v>415</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
-        <x:v>416</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
-        <x:v>417</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
-        <x:v>595729</x:v>
+        <x:v>602345</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C317" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s"/>
+      <x:c r="E317" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G317" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
-        <x:v>595732</x:v>
+        <x:v>607408</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
-        <x:v>278</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
-      <x:c r="E318" s="14" t="s"/>
+      <x:c r="E318" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
-        <x:v>435</x:v>
-[...1 lines deleted...]
-      <x:c r="H318" s="14" t="s"/>
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="H318" s="14" t="s">
+        <x:v>81</x:v>
+      </x:c>
       <x:c r="I318" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K318" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
-        <x:v>435</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
-        <x:v>595806</x:v>
+        <x:v>608210</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="H319" s="0" t="s">
+        <x:v>445</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
-        <x:v>358</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
-        <x:v>358</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
-        <x:v>595807</x:v>
+        <x:v>638140</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
-        <x:v>278</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
-        <x:v>337</x:v>
-[...1 lines deleted...]
-      <x:c r="H320" s="14" t="s"/>
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="H320" s="14" t="s">
+        <x:v>445</x:v>
+      </x:c>
       <x:c r="I320" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K320" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
-        <x:v>337</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
-        <x:v>595817</x:v>
+        <x:v>638141</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C321" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="H321" s="0" t="s">
+        <x:v>81</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
-        <x:v>310</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="J321" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
-        <x:v>310</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
-        <x:v>595823</x:v>
+        <x:v>558611</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C322" s="15" t="n">
-        <x:v>36865</x:v>
+        <x:v>38397</x:v>
       </x:c>
       <x:c r="D322" s="15" t="s"/>
-      <x:c r="E322" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
-        <x:v>432</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K322" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
-        <x:v>34566</x:v>
+        <x:v>35052</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
-        <x:v>440</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
-        <x:v>441</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
-        <x:v>442</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
-        <x:v>602345</x:v>
+        <x:v>593005</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C323" s="3" t="n">
-        <x:v>38399</x:v>
+        <x:v>38397</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s"/>
-      <x:c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G323" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="J323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
-        <x:v>34566</x:v>
+        <x:v>35052</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
-        <x:v>605436</x:v>
+        <x:v>593008</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
-        <x:v>85</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
-        <x:v>443</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C324" s="15" t="n">
-        <x:v>38399</x:v>
+        <x:v>38397</x:v>
       </x:c>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
-        <x:v>444</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K324" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
-        <x:v>34566</x:v>
+        <x:v>35052</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
-        <x:v>444</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
-        <x:v>638140</x:v>
+        <x:v>593021</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C325" s="3" t="n">
-        <x:v>38399</x:v>
+        <x:v>38397</x:v>
       </x:c>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="G325" s="0" t="s">
-        <x:v>444</x:v>
-[...2 lines deleted...]
-        <x:v>445</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
-        <x:v>34566</x:v>
+        <x:v>35052</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
-        <x:v>638141</x:v>
+        <x:v>593037</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
-        <x:v>85</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C326" s="15" t="n">
-        <x:v>38399</x:v>
+        <x:v>38397</x:v>
       </x:c>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
-        <x:v>80</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K326" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
-        <x:v>34566</x:v>
+        <x:v>35052</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
-        <x:v>558611</x:v>
+        <x:v>593043</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
-        <x:v>285</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C327" s="3" t="n">
         <x:v>38397</x:v>
       </x:c>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="G327" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="J327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
-        <x:v>593005</x:v>
+        <x:v>593046</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C328" s="15" t="n">
         <x:v>38397</x:v>
       </x:c>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
-        <x:v>307</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K328" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
-        <x:v>307</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
-        <x:v>593008</x:v>
+        <x:v>593050</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C329" s="3" t="n">
-        <x:v>38397</x:v>
+        <x:v>38448</x:v>
       </x:c>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="G329" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="H329" s="0" t="s">
+        <x:v>449</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
-        <x:v>381</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="J329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
-        <x:v>35052</x:v>
+        <x:v>43437</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
-        <x:v>381</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
-        <x:v>593021</x:v>
+        <x:v>614999</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
-        <x:v>286</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C330" s="15" t="n">
-        <x:v>38397</x:v>
+        <x:v>38399</x:v>
       </x:c>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s"/>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
-        <x:v>405</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K330" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
-        <x:v>35052</x:v>
+        <x:v>34566</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
-        <x:v>405</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
-        <x:v>593037</x:v>
+        <x:v>595825</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C331" s="3" t="n">
-        <x:v>38397</x:v>
+        <x:v>38399</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="G331" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
-        <x:v>416</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="J331" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
-        <x:v>35052</x:v>
+        <x:v>34566</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
-        <x:v>416</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
-        <x:v>593046</x:v>
+        <x:v>595831</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
-        <x:v>286</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C332" s="15" t="n">
-        <x:v>38397</x:v>
+        <x:v>38399</x:v>
       </x:c>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s"/>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K332" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
-        <x:v>35052</x:v>
+        <x:v>34566</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
-        <x:v>593050</x:v>
+        <x:v>595832</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C333" s="3" t="n">
-        <x:v>38448</x:v>
+        <x:v>38399</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s"/>
+      <x:c r="E333" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G333" s="0" t="s">
-        <x:v>448</x:v>
-[...2 lines deleted...]
-        <x:v>449</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
-        <x:v>450</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J333" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
-        <x:v>43437</x:v>
+        <x:v>34566</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
-        <x:v>450</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
-        <x:v>614999</x:v>
+        <x:v>605436</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
-        <x:v>452</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C334" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s">
@@ -21231,185 +21232,185 @@
         <x:v>155</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
         <x:v>601052</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="C337" s="3" t="s"/>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="G337" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H337" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>34568</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
         <x:v>634461</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="C338" s="15" t="s"/>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s"/>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I338" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s"/>
       <x:c r="K338" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>34568</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
         <x:v>634462</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="C339" s="3" t="s"/>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="G339" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H339" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>34568</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
         <x:v>634468</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>