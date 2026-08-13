--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -2744,335 +2744,335 @@
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>608851</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
-        <x:v>40177</x:v>
+        <x:v>38440</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
-      <x:c r="E31" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G31" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
-        <x:v>32602</x:v>
+        <x:v>41083</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>608418</x:v>
+        <x:v>621482</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
-        <x:v>38440</x:v>
+        <x:v>39018</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
-      <x:c r="E32" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>96</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
-        <x:v>41083</x:v>
+        <x:v>13115</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>609198</x:v>
+        <x:v>591973</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
-        <x:v>38440</x:v>
+        <x:v>40193</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
-        <x:v>36</x:v>
-[...2 lines deleted...]
-        <x:v>37</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
-        <x:v>41083</x:v>
+        <x:v>34076</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>621482</x:v>
+        <x:v>592365</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
-        <x:v>100</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
-        <x:v>39018</x:v>
+        <x:v>40177</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
-      <x:c r="E34" s="14" t="s"/>
+      <x:c r="E34" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>102</x:v>
-[...1 lines deleted...]
-      <x:c r="H34" s="14" t="s"/>
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H34" s="14" t="s">
+        <x:v>59</x:v>
+      </x:c>
       <x:c r="I34" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
-        <x:v>13115</x:v>
+        <x:v>32602</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>591973</x:v>
+        <x:v>608418</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
-        <x:v>40193</x:v>
+        <x:v>38440</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
+      <x:c r="E35" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G35" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="H35" s="0" t="s">
+        <x:v>97</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>34076</x:v>
+        <x:v>41083</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>592365</x:v>
+        <x:v>609198</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">